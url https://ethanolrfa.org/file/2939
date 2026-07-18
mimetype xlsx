--- v0 (2026-06-25)
+++ v1 (2026-07-18)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://renewablefuels-my.sharepoint.com/personal/alewis_ethanolrfa_org/Documents/Documents/&amp;WEBSITE UPDATES/&amp;Markets &amp; Stats Webpage/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="58" documentId="8_{591F1F27-293A-44CF-9404-15DFA6F10F50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{801D07D9-8F25-4512-B1E9-9523FF3305D3}"/>
+  <xr:revisionPtr revIDLastSave="64" documentId="8_{591F1F27-293A-44CF-9404-15DFA6F10F50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5C6018D7-6FE7-40C7-87E4-C18CA78BAC3E}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="16440" windowHeight="28320" xr2:uid="{5193088B-05BA-44DF-84AA-81CD2CFC147C}"/>
+    <workbookView xWindow="-28920" yWindow="2415" windowWidth="29040" windowHeight="15720" xr2:uid="{5193088B-05BA-44DF-84AA-81CD2CFC147C}"/>
   </bookViews>
   <sheets>
     <sheet name="download" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">download!$A$11:$L$132</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -1215,51 +1215,51 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{246B7C41-EDC2-4B16-8132-0F5A547394B8}">
   <sheetPr>
     <tabColor theme="8" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P216"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="12" topLeftCell="A147" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="12" topLeftCell="A191" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="12" width="10.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="2" customWidth="1"/>
     <col min="15" max="15" width="10" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -1353,51 +1353,51 @@
     <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="3"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="31">
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
@@ -10166,92 +10166,144 @@
       </c>
       <c r="E206" s="21">
         <v>26.243367623172716</v>
       </c>
       <c r="F206" s="20">
         <v>0</v>
       </c>
       <c r="G206" s="20">
         <v>1318758</v>
       </c>
       <c r="H206" s="19">
         <v>77574</v>
       </c>
       <c r="I206" s="19">
         <v>210294</v>
       </c>
       <c r="J206" s="20">
         <v>1030890</v>
       </c>
       <c r="K206" s="20">
         <v>1241184</v>
       </c>
       <c r="L206" s="22">
         <v>1055.4285714285713</v>
       </c>
-      <c r="M206" s="22" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="M206" s="22">
+        <v>10777354.476</v>
+      </c>
+      <c r="N206" s="29">
+        <v>9.5653344454400227E-2</v>
       </c>
     </row>
     <row r="207" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A207" s="17">
         <v>46082</v>
       </c>
-      <c r="B207" s="19"/>
-[...11 lines deleted...]
-      <c r="N207" s="29"/>
+      <c r="B207" s="19">
+        <v>1435308</v>
+      </c>
+      <c r="C207" s="19">
+        <v>1102.3870967741937</v>
+      </c>
+      <c r="D207" s="20">
+        <v>1141056</v>
+      </c>
+      <c r="E207" s="21">
+        <v>24.26832641770401</v>
+      </c>
+      <c r="F207" s="20">
+        <v>0</v>
+      </c>
+      <c r="G207" s="20">
+        <v>1435308</v>
+      </c>
+      <c r="H207" s="19">
+        <v>-22260</v>
+      </c>
+      <c r="I207" s="19">
+        <v>218148</v>
+      </c>
+      <c r="J207" s="20">
+        <v>1239420</v>
+      </c>
+      <c r="K207" s="20">
+        <v>1457568</v>
+      </c>
+      <c r="L207" s="22">
+        <v>1119.483870967742</v>
+      </c>
+      <c r="M207" s="22">
+        <v>10037036.520000001</v>
+      </c>
+      <c r="N207" s="29">
+        <v>0.12348465580754904</v>
+      </c>
     </row>
     <row r="208" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A208" s="17">
         <v>46113</v>
       </c>
-      <c r="B208" s="19"/>
-[...11 lines deleted...]
-      <c r="N208" s="29"/>
+      <c r="B208" s="19">
+        <v>1298850</v>
+      </c>
+      <c r="C208" s="19">
+        <v>1030.8333333333333</v>
+      </c>
+      <c r="D208" s="20">
+        <v>1095444</v>
+      </c>
+      <c r="E208" s="21">
+        <v>24.44347255630877</v>
+      </c>
+      <c r="F208" s="20">
+        <v>0</v>
+      </c>
+      <c r="G208" s="20">
+        <v>1298850</v>
+      </c>
+      <c r="H208" s="19">
+        <v>-45612</v>
+      </c>
+      <c r="I208" s="19">
+        <v>172200</v>
+      </c>
+      <c r="J208" s="20">
+        <v>1172262</v>
+      </c>
+      <c r="K208" s="20">
+        <v>1344462</v>
+      </c>
+      <c r="L208" s="22">
+        <v>1067.0333333333333</v>
+      </c>
+      <c r="M208" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="N208" s="29" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="209" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A209" s="17">
         <v>46143</v>
       </c>
       <c r="B209" s="19"/>
       <c r="C209" s="19"/>
       <c r="D209" s="20"/>
       <c r="E209" s="21"/>
       <c r="F209" s="20"/>
       <c r="G209" s="20"/>
       <c r="H209" s="19"/>
       <c r="I209" s="19"/>
       <c r="J209" s="20"/>
       <c r="K209" s="20"/>
       <c r="L209" s="22"/>
       <c r="M209" s="22"/>
       <c r="N209" s="29"/>
     </row>
     <row r="210" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A210" s="17">
         <v>46174</v>
       </c>
       <c r="B210" s="19"/>
       <c r="C210" s="19"/>