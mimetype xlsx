--- v0 (2026-06-25)
+++ v1 (2026-07-18)
@@ -6,60 +6,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://renewablefuels.sharepoint.com/Pub/Research/Econ/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="202" documentId="8_{1CE00056-17ED-44F0-935D-2BB5EE6F8674}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BF1BA248-83BD-4766-9523-2BD0BE95954D}"/>
+  <xr:revisionPtr revIDLastSave="211" documentId="8_{1CE00056-17ED-44F0-935D-2BB5EE6F8674}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1618BD3A-A406-4212-A614-6B2D979820C4}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="13905" windowWidth="29040" windowHeight="15720" xr2:uid="{6A7473D1-1EB3-4DA1-AAAB-ED0915D4F47F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6A7473D1-1EB3-4DA1-AAAB-ED0915D4F47F}"/>
   </bookViews>
   <sheets>
     <sheet name="Weekly" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="LOCAL_MYSQL_DATE_FORMAT" localSheetId="0" hidden="1">REPT(LOCAL_YEAR_FORMAT,4)&amp;LOCAL_DATE_SEPARATOR&amp;REPT(LOCAL_MONTH_FORMAT,2)&amp;LOCAL_DATE_SEPARATOR&amp;REPT(LOCAL_DAY_FORMAT,2)&amp;" "&amp;REPT(LOCAL_HOUR_FORMAT,2)&amp;LOCAL_TIME_SEPARATOR&amp;REPT(LOCAL_MINUTE_FORMAT,2)&amp;LOCAL_TIME_SEPARATOR&amp;REPT(LOCAL_SECOND_FORMAT,2)</definedName>
     <definedName name="LOCAL_MYSQL_DATE_FORMAT" hidden="1">REPT(LOCAL_YEAR_FORMAT,4)&amp;LOCAL_DATE_SEPARATOR&amp;REPT(LOCAL_MONTH_FORMAT,2)&amp;LOCAL_DATE_SEPARATOR&amp;REPT(LOCAL_DAY_FORMAT,2)&amp;" "&amp;REPT(LOCAL_HOUR_FORMAT,2)&amp;LOCAL_TIME_SEPARATOR&amp;REPT(LOCAL_MINUTE_FORMAT,2)&amp;LOCAL_TIME_SEPARATOR&amp;REPT(LOCAL_SECOND_FORMAT,2)</definedName>
     <definedName name="LOCAL_MYSQL_DATE_FORMAT_NEW" localSheetId="0" hidden="1">REPT(LOCAL_YEAR_FORMAT,4)&amp;LOCAL_DATE_SEPARATOR&amp;REPT(LOCAL_MONTH_FORMAT,2)&amp;LOCAL_DATE_SEPARATOR&amp;REPT(LOCAL_DAY_FORMAT,2)&amp;" "&amp;REPT(LOCAL_HOUR_FORMAT,2)&amp;LOCAL_TIME_SEPARATOR&amp;REPT(LOCAL_MINUTE_FORMAT,2)&amp;LOCAL_TIME_SEPARATOR&amp;REPT(LOCAL_SECOND_FORMAT,2)</definedName>
     <definedName name="LOCAL_MYSQL_DATE_FORMAT_NEW" hidden="1">REPT(LOCAL_YEAR_FORMAT,4)&amp;LOCAL_DATE_SEPARATOR&amp;REPT(LOCAL_MONTH_FORMAT,2)&amp;LOCAL_DATE_SEPARATOR&amp;REPT(LOCAL_DAY_FORMAT,2)&amp;" "&amp;REPT(LOCAL_HOUR_FORMAT,2)&amp;LOCAL_TIME_SEPARATOR&amp;REPT(LOCAL_MINUTE_FORMAT,2)&amp;LOCAL_TIME_SEPARATOR&amp;REPT(LOCAL_SECOND_FORMAT,2)</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Weekly!$A$7:$N$325</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Weekly!$10:$12</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
@@ -1329,51 +1329,51 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C8D00EF-81C2-4CDD-8924-3CB1A26C4F1A}">
   <sheetPr>
     <tabColor rgb="FFDDF9FF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N690"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="12" topLeftCell="A647" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="12" topLeftCell="A650" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.5703125" style="2" customWidth="1"/>
     <col min="2" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="12" style="2" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="2" customWidth="1"/>
     <col min="10" max="11" width="12" style="2" customWidth="1"/>
     <col min="12" max="13" width="12.140625" style="2" customWidth="1"/>
     <col min="14" max="14" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
@@ -1472,51 +1472,51 @@
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="4">
-        <v>46197</v>
+        <v>46218</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
@@ -30258,99 +30258,177 @@
         <v>0</v>
       </c>
       <c r="I663" s="9">
         <v>0</v>
       </c>
       <c r="J663" s="7">
         <v>923</v>
       </c>
       <c r="K663" s="9">
         <v>38766</v>
       </c>
       <c r="L663" s="13">
         <v>368550</v>
       </c>
       <c r="M663" s="13">
         <v>8775</v>
       </c>
       <c r="N663" s="17">
         <v>0.10518518518518519</v>
       </c>
     </row>
     <row r="664" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A664" s="35">
         <v>46199</v>
       </c>
-      <c r="B664" s="25"/>
-[...11 lines deleted...]
-      <c r="N664" s="17"/>
+      <c r="B664" s="25">
+        <v>46914</v>
+      </c>
+      <c r="C664" s="8">
+        <v>1117</v>
+      </c>
+      <c r="D664" s="9">
+        <v>1104</v>
+      </c>
+      <c r="E664" s="10">
+        <v>16970688</v>
+      </c>
+      <c r="F664" s="15">
+        <v>24.69</v>
+      </c>
+      <c r="G664" s="10">
+        <v>1036980</v>
+      </c>
+      <c r="H664" s="16">
+        <v>0</v>
+      </c>
+      <c r="I664" s="9">
+        <v>0</v>
+      </c>
+      <c r="J664" s="7">
+        <v>921</v>
+      </c>
+      <c r="K664" s="9">
+        <v>38682</v>
+      </c>
+      <c r="L664" s="13">
+        <v>383502</v>
+      </c>
+      <c r="M664" s="13">
+        <v>9131</v>
+      </c>
+      <c r="N664" s="17">
+        <v>0.10086518453619538</v>
+      </c>
     </row>
     <row r="665" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A665" s="35">
         <v>46206</v>
       </c>
-      <c r="B665" s="25"/>
-[...11 lines deleted...]
-      <c r="N665" s="17"/>
+      <c r="B665" s="25">
+        <v>45906</v>
+      </c>
+      <c r="C665" s="8">
+        <v>1093</v>
+      </c>
+      <c r="D665" s="9">
+        <v>1100</v>
+      </c>
+      <c r="E665" s="10">
+        <v>16909200</v>
+      </c>
+      <c r="F665" s="15">
+        <v>23.928000000000001</v>
+      </c>
+      <c r="G665" s="10">
+        <v>1004976</v>
+      </c>
+      <c r="H665" s="16">
+        <v>0</v>
+      </c>
+      <c r="I665" s="9">
+        <v>0</v>
+      </c>
+      <c r="J665" s="7">
+        <v>901</v>
+      </c>
+      <c r="K665" s="9">
+        <v>37842</v>
+      </c>
+      <c r="L665" s="13">
+        <v>371490</v>
+      </c>
+      <c r="M665" s="13">
+        <v>8845</v>
+      </c>
+      <c r="N665" s="17">
+        <v>0.10186546071226682</v>
+      </c>
     </row>
     <row r="666" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A666" s="35">
         <v>46213</v>
       </c>
-      <c r="B666" s="25"/>
-[...11 lines deleted...]
-      <c r="N666" s="17"/>
+      <c r="B666" s="25">
+        <v>43680</v>
+      </c>
+      <c r="C666" s="8">
+        <v>1040</v>
+      </c>
+      <c r="D666" s="9">
+        <v>1085</v>
+      </c>
+      <c r="E666" s="10">
+        <v>16678620</v>
+      </c>
+      <c r="F666" s="15">
+        <v>24.390999999999998</v>
+      </c>
+      <c r="G666" s="10">
+        <v>1024422</v>
+      </c>
+      <c r="H666" s="16">
+        <v>0</v>
+      </c>
+      <c r="I666" s="9">
+        <v>0</v>
+      </c>
+      <c r="J666" s="7">
+        <v>906</v>
+      </c>
+      <c r="K666" s="9">
+        <v>38052</v>
+      </c>
+      <c r="L666" s="13">
+        <v>371448</v>
+      </c>
+      <c r="M666" s="13">
+        <v>8844</v>
+      </c>
+      <c r="N666" s="17">
+        <v>0.10244233378561737</v>
+      </c>
     </row>
     <row r="667" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A667" s="35">
         <v>46220</v>
       </c>
       <c r="B667" s="25"/>
       <c r="C667" s="8"/>
       <c r="D667" s="9"/>
       <c r="E667" s="10"/>
       <c r="F667" s="15"/>
       <c r="G667" s="10"/>
       <c r="H667" s="16"/>
       <c r="I667" s="9"/>
       <c r="J667" s="7"/>
       <c r="K667" s="9"/>
       <c r="L667" s="13"/>
       <c r="M667" s="13"/>
       <c r="N667" s="17"/>
     </row>
     <row r="668" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A668" s="35">
         <v>46227</v>
       </c>
       <c r="B668" s="25"/>
       <c r="C668" s="8"/>
@@ -30771,50 +30849,70 @@
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="82" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="679f892f-2c11-43a9-b10f-e0092ef5799b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9659d145-d520-4658-b925-eca3bc946a0b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100238BD9980522ED479C512EC977991EAE" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b61e325e88f1866010d6ef283db1ceb1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9659d145-d520-4658-b925-eca3bc946a0b" xmlns:ns3="679f892f-2c11-43a9-b10f-e0092ef5799b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b61dde8c3c5fd4b3f331d9423e768c02" ns2:_="" ns3:_="">
     <xsd:import namespace="9659d145-d520-4658-b925-eca3bc946a0b"/>
     <xsd:import namespace="679f892f-2c11-43a9-b10f-e0092ef5799b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -31031,110 +31129,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{424BF9BE-7F32-4562-B60F-F7B2F5C2A275}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="679f892f-2c11-43a9-b10f-e0092ef5799b"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9659d145-d520-4658-b925-eca3bc946a0b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95348286-842E-4F29-BC14-31A70C054BAE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4204DDAA-E09C-4BA8-B466-E931BFC862B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9659d145-d520-4658-b925-eca3bc946a0b"/>
     <ds:schemaRef ds:uri="679f892f-2c11-43a9-b10f-e0092ef5799b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>