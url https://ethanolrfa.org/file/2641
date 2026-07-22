--- v0 (2026-06-11)
+++ v1 (2026-07-22)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://renewablefuels-my.sharepoint.com/personal/alewis_ethanolrfa_org/Documents/Documents/&amp;WEBSITE UPDATES/&amp;Markets &amp; Stats Webpage/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="402" documentId="13_ncr:1_{9DA985F0-7B92-4D1A-8D99-D3BA98A15454}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{024C08DB-153F-4FB6-8A00-49C41AF2208A}"/>
+  <xr:revisionPtr revIDLastSave="407" documentId="13_ncr:1_{9DA985F0-7B92-4D1A-8D99-D3BA98A15454}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{315CCC1A-07BD-4A7E-BB03-8E704DD3D1FD}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="2415" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>Monthly Ethanol Co-Products Production (Tons)</t>
   </si>
   <si>
     <t>Source:</t>
@@ -846,100 +846,100 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A3:J158"/>
+  <dimension ref="A3:J160"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="11" topLeftCell="A131" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="11" topLeftCell="A132" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9" style="1"/>
     <col min="2" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1"/>
     <col min="10" max="10" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B3" s="2"/>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="5">
-        <v>46174</v>
+        <v>46204</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="29" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="32"/>
       <c r="D10" s="32"/>
       <c r="E10" s="32"/>
       <c r="F10" s="33"/>
       <c r="G10" s="31" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="33"/>
@@ -4539,82 +4539,96 @@
       </c>
       <c r="C149" s="19">
         <v>1792591</v>
       </c>
       <c r="D149" s="19">
         <v>1331335</v>
       </c>
       <c r="E149" s="19">
         <v>484934</v>
       </c>
       <c r="F149" s="19">
         <v>116098</v>
       </c>
       <c r="G149" s="19">
         <v>202439</v>
       </c>
       <c r="H149" s="19">
         <v>237657</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A150" s="18">
         <v>46113</v>
       </c>
       <c r="B150" s="19">
-        <v>348065</v>
+        <v>365513</v>
       </c>
       <c r="C150" s="19">
-        <v>1611987</v>
+        <v>1594539</v>
       </c>
       <c r="D150" s="19">
         <v>1302187</v>
       </c>
       <c r="E150" s="19">
         <v>474339</v>
       </c>
       <c r="F150" s="19">
         <v>118328</v>
       </c>
       <c r="G150" s="19">
         <v>189215</v>
       </c>
       <c r="H150" s="19">
         <v>242753</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A151" s="11">
         <v>46143</v>
       </c>
-      <c r="B151" s="19"/>
-[...5 lines deleted...]
-      <c r="H151" s="19"/>
+      <c r="B151" s="19">
+        <v>370492</v>
+      </c>
+      <c r="C151" s="19">
+        <v>1774035</v>
+      </c>
+      <c r="D151" s="19">
+        <v>1374032</v>
+      </c>
+      <c r="E151" s="19">
+        <v>443978</v>
+      </c>
+      <c r="F151" s="19">
+        <v>125806</v>
+      </c>
+      <c r="G151" s="19">
+        <v>206343</v>
+      </c>
+      <c r="H151" s="19">
+        <v>251627</v>
+      </c>
     </row>
     <row r="152" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A152" s="11">
         <v>46174</v>
       </c>
       <c r="B152" s="19"/>
       <c r="C152" s="19"/>
       <c r="D152" s="19"/>
       <c r="E152" s="19"/>
       <c r="F152" s="19"/>
       <c r="G152" s="19"/>
       <c r="H152" s="19"/>
     </row>
     <row r="153" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A153" s="11">
         <v>46204</v>
       </c>
       <c r="B153" s="19"/>
       <c r="C153" s="19"/>
       <c r="D153" s="19"/>
       <c r="E153" s="19"/>
       <c r="F153" s="19"/>
       <c r="G153" s="19"/>
       <c r="H153" s="19"/>
     </row>
@@ -4655,50 +4669,96 @@
       <c r="H156" s="19"/>
     </row>
     <row r="157" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A157" s="11">
         <v>46327</v>
       </c>
       <c r="B157" s="19"/>
       <c r="C157" s="19"/>
       <c r="D157" s="19"/>
       <c r="E157" s="19"/>
       <c r="F157" s="19"/>
       <c r="G157" s="19"/>
       <c r="H157" s="19"/>
     </row>
     <row r="158" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A158" s="18">
         <v>46357</v>
       </c>
       <c r="B158" s="19"/>
       <c r="C158" s="19"/>
       <c r="D158" s="19"/>
       <c r="E158" s="19"/>
       <c r="F158" s="19"/>
       <c r="G158" s="19"/>
       <c r="H158" s="19"/>
+    </row>
+    <row r="159" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B159" s="1">
+        <v>1896548</v>
+      </c>
+      <c r="C159" s="1">
+        <v>8572994</v>
+      </c>
+      <c r="D159" s="1">
+        <v>6544810</v>
+      </c>
+      <c r="E159" s="1">
+        <v>2361616</v>
+      </c>
+      <c r="F159" s="1">
+        <v>591082</v>
+      </c>
+      <c r="G159" s="1">
+        <v>970174</v>
+      </c>
+      <c r="H159" s="1">
+        <v>1187477</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B160" s="1">
+        <v>379309.6</v>
+      </c>
+      <c r="C160" s="1">
+        <v>1714598.8</v>
+      </c>
+      <c r="D160" s="1">
+        <v>1308962</v>
+      </c>
+      <c r="E160" s="1">
+        <v>472323.2</v>
+      </c>
+      <c r="F160" s="1">
+        <v>118216.4</v>
+      </c>
+      <c r="G160" s="1">
+        <v>194034.8</v>
+      </c>
+      <c r="H160" s="1">
+        <v>237495.4</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="B10:F10"/>
     <mergeCell ref="G10:H10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>