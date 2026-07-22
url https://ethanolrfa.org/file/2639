--- v0 (2026-06-11)
+++ v1 (2026-07-22)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://renewablefuels-my.sharepoint.com/personal/alewis_ethanolrfa_org/Documents/Documents/&amp;WEBSITE UPDATES/&amp;Markets &amp; Stats Webpage/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="312" documentId="8_{3AD6FCCF-564E-4FA9-B7F1-5163163D148C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EE54AADD-5811-46D7-909F-82CCB8B39903}"/>
+  <xr:revisionPtr revIDLastSave="318" documentId="8_{3AD6FCCF-564E-4FA9-B7F1-5163163D148C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A46029EB-ED97-4BAD-AB8A-45A0DE010C74}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="2415" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="16">
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Updated:</t>
@@ -869,102 +869,102 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A4:M160"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="10" topLeftCell="A133" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="10" topLeftCell="A134" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M4" s="2"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="M5" s="4"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="6">
-        <v>46174</v>
+        <v>46204</v>
       </c>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
     </row>
     <row r="10" spans="1:13" ht="84.75" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>3</v>
       </c>
     </row>
@@ -3711,74 +3711,84 @@
     <row r="148" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A148" s="51">
         <v>46082</v>
       </c>
       <c r="B148" s="44">
         <v>474886</v>
       </c>
       <c r="C148" s="47">
         <v>10000</v>
       </c>
       <c r="D148" s="44">
         <v>484886</v>
       </c>
       <c r="E148" s="46">
         <v>0.92077931720033157</v>
       </c>
       <c r="F148" s="46">
         <v>7.9220682799668374E-2</v>
       </c>
     </row>
     <row r="149" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A149" s="50">
         <v>46113</v>
       </c>
       <c r="B149" s="44">
-        <v>427676</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>430039</v>
+      </c>
+      <c r="C149" s="47">
+        <v>9821.4285714285706</v>
       </c>
       <c r="D149" s="44">
-        <v>427676</v>
+        <v>439860.42857142858</v>
       </c>
       <c r="E149" s="46">
-        <v>0.92004928964917365</v>
+        <v>0.92226397789168835</v>
       </c>
       <c r="F149" s="46">
-        <v>7.9950710350826321E-2</v>
+        <v>7.7736022108311625E-2</v>
       </c>
     </row>
     <row r="150" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A150" s="50">
         <v>46143</v>
       </c>
-      <c r="B150" s="44"/>
-[...3 lines deleted...]
-      <c r="F150" s="46"/>
+      <c r="B150" s="44">
+        <v>471784</v>
+      </c>
+      <c r="C150" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D150" s="44">
+        <v>471784</v>
+      </c>
+      <c r="E150" s="46">
+        <v>0.91985315313787663</v>
+      </c>
+      <c r="F150" s="46">
+        <v>8.0146846862123339E-2</v>
+      </c>
     </row>
     <row r="151" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A151" s="51">
         <v>46174</v>
       </c>
       <c r="B151" s="44"/>
       <c r="C151" s="47"/>
       <c r="D151" s="44"/>
       <c r="E151" s="46"/>
       <c r="F151" s="46"/>
     </row>
     <row r="152" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A152" s="50">
         <v>46204</v>
       </c>
       <c r="B152" s="44"/>
       <c r="C152" s="47"/>
       <c r="D152" s="44"/>
       <c r="E152" s="46"/>
       <c r="F152" s="46"/>
     </row>
     <row r="153" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A153" s="50">
         <v>46235</v>
       </c>