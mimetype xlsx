--- v0 (2026-06-27)
+++ v1 (2026-07-17)
@@ -1,108 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://renewablefuels-my.sharepoint.com/personal/alewis_ethanolrfa_org/Documents/Documents/&amp;WEBSITE UPDATES/&amp;Markets &amp; Stats Webpage/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="95" documentId="13_ncr:1_{BAB23C45-62B9-483C-9A21-84346AFDC12B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{528AE809-8755-480D-B046-403080A66E52}"/>
+  <xr:revisionPtr revIDLastSave="99" documentId="13_ncr:1_{BAB23C45-62B9-483C-9A21-84346AFDC12B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5C77E47E-5E86-42DB-832A-5638AF30E270}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="2415" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>Monthly U.S. Ethanol Imports (Gallons)</t>
   </si>
   <si>
     <t>Source:</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Undenatured, Fuel Use</t>
   </si>
   <si>
     <t>Denatured,      Fuel Use</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Updated:</t>
   </si>
   <si>
     <t>RFA based on U.S. Census Bureau, U.S. Department of Commerce &amp; U.S. Department of Agriculture data</t>
   </si>
   <si>
     <t>Dataset:</t>
   </si>
   <si>
-    <t xml:space="preserve"> 6/9/2026</t>
+    <t xml:space="preserve"> 7/7/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -693,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A5:G213"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="9" topLeftCell="A182" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="9" topLeftCell="A184" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="2" customWidth="1"/>
     <col min="3" max="4" width="11.140625" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="1" t="s">
@@ -3616,53 +3616,59 @@
       <c r="C204" s="11">
         <v>5511.4</v>
       </c>
       <c r="D204" s="11">
         <v>5511.4</v>
       </c>
     </row>
     <row r="205" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A205" s="15">
         <v>46113</v>
       </c>
       <c r="B205" s="16">
         <v>0</v>
       </c>
       <c r="C205" s="11">
         <v>2092.2426518399998</v>
       </c>
       <c r="D205" s="16">
         <v>2092.2426518399998</v>
       </c>
     </row>
     <row r="206" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A206" s="5">
         <v>46143</v>
       </c>
-      <c r="B206" s="16"/>
-[...1 lines deleted...]
-      <c r="D206" s="16"/>
+      <c r="B206" s="16">
+        <v>191566.2</v>
+      </c>
+      <c r="C206" s="11">
+        <v>65234.6</v>
+      </c>
+      <c r="D206" s="16">
+        <v>256800.9</v>
+      </c>
     </row>
     <row r="207" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A207" s="5">
         <v>46174</v>
       </c>
       <c r="B207" s="16"/>
       <c r="C207" s="11"/>
       <c r="D207" s="16"/>
     </row>
     <row r="208" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A208" s="5">
         <v>46204</v>
       </c>
       <c r="B208" s="16"/>
       <c r="C208" s="11"/>
       <c r="D208" s="16"/>
     </row>
     <row r="209" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A209" s="15">
         <v>46235</v>
       </c>
       <c r="B209" s="16"/>
       <c r="C209" s="11"/>
       <c r="D209" s="16"/>
     </row>