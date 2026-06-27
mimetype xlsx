--- v0 (2026-06-06)
+++ v1 (2026-06-27)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://renewablefuels-my.sharepoint.com/personal/alewis_ethanolrfa_org/Documents/Documents/&amp;WEBSITE UPDATES/&amp;Markets &amp; Stats Webpage/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="111" documentId="13_ncr:1_{7C3E90C1-1CA8-43E6-B1FD-2386FD9CE227}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B5C68CCA-3E84-415D-A6DC-17740E00563F}"/>
+  <xr:revisionPtr revIDLastSave="117" documentId="13_ncr:1_{7C3E90C1-1CA8-43E6-B1FD-2386FD9CE227}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A7CBC5E2-19D4-40FF-9D4F-494270D6CEF3}"/>
   <bookViews>
-    <workbookView xWindow="16080" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$10:$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>Month</t>
@@ -79,51 +79,51 @@
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Updated:</t>
   </si>
   <si>
     <t>Source:</t>
   </si>
   <si>
     <t>Dataset:</t>
   </si>
   <si>
     <t>RFA based on U.S. Census Bureau, U.S. Department of Commerce &amp; U.S. Department of Agriculture data</t>
   </si>
   <si>
     <t>Monthly U.S. Ethanol Exports (Gallons)</t>
   </si>
   <si>
     <t>Note:</t>
   </si>
   <si>
     <t>New categories as of Jan. 2012; Jan. 2012 exports were miscategorized in govt. data so they are presented here using the previous categories</t>
   </si>
   <si>
-    <t xml:space="preserve"> 5/5/2026</t>
+    <t xml:space="preserve"> 6/9/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1216,51 +1216,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A5:J214"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="10" topLeftCell="A196" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="10" topLeftCell="A187" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="8" width="11.7109375" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>11</v>
       </c>
@@ -6368,55 +6368,65 @@
         <v>7043101.6452540802</v>
       </c>
       <c r="E205" s="19">
         <v>32379988.975546785</v>
       </c>
       <c r="F205" s="19">
         <v>59934971.315768443</v>
       </c>
       <c r="G205" s="19">
         <v>118409435.21306454</v>
       </c>
       <c r="H205" s="8">
         <v>217767497.14963385</v>
       </c>
     </row>
     <row r="206" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A206" s="20">
         <v>46113</v>
       </c>
       <c r="B206" s="18">
         <v>0</v>
       </c>
       <c r="C206" s="18">
         <v>0</v>
       </c>
-      <c r="D206" s="19"/>
-[...3 lines deleted...]
-      <c r="H206" s="8"/>
+      <c r="D206" s="19">
+        <v>4665938.0759338439</v>
+      </c>
+      <c r="E206" s="19">
+        <v>20903658.414965659</v>
+      </c>
+      <c r="F206" s="19">
+        <v>32851929.704724263</v>
+      </c>
+      <c r="G206" s="19">
+        <v>113199108.01520838</v>
+      </c>
+      <c r="H206" s="8">
+        <v>171620634.21083215</v>
+      </c>
     </row>
     <row r="207" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A207" s="5">
         <v>46143</v>
       </c>
       <c r="B207" s="18">
         <v>0</v>
       </c>
       <c r="C207" s="18">
         <v>0</v>
       </c>
       <c r="D207" s="19"/>
       <c r="E207" s="19"/>
       <c r="F207" s="19"/>
       <c r="G207" s="19"/>
       <c r="H207" s="8"/>
     </row>
     <row r="208" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A208" s="5">
         <v>46174</v>
       </c>
       <c r="B208" s="18">
         <v>0</v>
       </c>
       <c r="C208" s="18">