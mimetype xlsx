--- v1 (2026-06-27)
+++ v2 (2026-07-17)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://renewablefuels-my.sharepoint.com/personal/alewis_ethanolrfa_org/Documents/Documents/&amp;WEBSITE UPDATES/&amp;Markets &amp; Stats Webpage/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="117" documentId="13_ncr:1_{7C3E90C1-1CA8-43E6-B1FD-2386FD9CE227}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A7CBC5E2-19D4-40FF-9D4F-494270D6CEF3}"/>
+  <xr:revisionPtr revIDLastSave="124" documentId="13_ncr:1_{7C3E90C1-1CA8-43E6-B1FD-2386FD9CE227}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{05C025D2-454B-411D-B062-455D91788A85}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="2415" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$10:$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>Month</t>
@@ -79,51 +79,51 @@
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Updated:</t>
   </si>
   <si>
     <t>Source:</t>
   </si>
   <si>
     <t>Dataset:</t>
   </si>
   <si>
     <t>RFA based on U.S. Census Bureau, U.S. Department of Commerce &amp; U.S. Department of Agriculture data</t>
   </si>
   <si>
     <t>Monthly U.S. Ethanol Exports (Gallons)</t>
   </si>
   <si>
     <t>Note:</t>
   </si>
   <si>
     <t>New categories as of Jan. 2012; Jan. 2012 exports were miscategorized in govt. data so they are presented here using the previous categories</t>
   </si>
   <si>
-    <t xml:space="preserve"> 6/9/2026</t>
+    <t xml:space="preserve"> 7/7/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -257,51 +257,51 @@
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="33">
+  <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -435,50 +435,56 @@
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor theme="0" tint="-0.14999847407452621"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -668,51 +674,51 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -732,50 +738,51 @@
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="20" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="24" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="28" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="32" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="36" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="40" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="21" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="25" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="29" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="33" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="37" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="41" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="22" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="26" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="30" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="34" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="38" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="42" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="23" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="27" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="31" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="35" builtinId="45" customBuiltin="1"/>
@@ -1216,51 +1223,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A5:J214"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="10" topLeftCell="A187" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="10" topLeftCell="A190" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="8" width="11.7109375" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>11</v>
       </c>
@@ -6394,55 +6401,65 @@
         <v>4665938.0759338439</v>
       </c>
       <c r="E206" s="19">
         <v>20903658.414965659</v>
       </c>
       <c r="F206" s="19">
         <v>32851929.704724263</v>
       </c>
       <c r="G206" s="19">
         <v>113199108.01520838</v>
       </c>
       <c r="H206" s="8">
         <v>171620634.21083215</v>
       </c>
     </row>
     <row r="207" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A207" s="5">
         <v>46143</v>
       </c>
       <c r="B207" s="18">
         <v>0</v>
       </c>
       <c r="C207" s="18">
         <v>0</v>
       </c>
-      <c r="D207" s="19"/>
-[...3 lines deleted...]
-      <c r="H207" s="8"/>
+      <c r="D207" s="19">
+        <v>9444096</v>
+      </c>
+      <c r="E207" s="19">
+        <v>25468020</v>
+      </c>
+      <c r="F207" s="23">
+        <v>34563624</v>
+      </c>
+      <c r="G207" s="19">
+        <v>120176438</v>
+      </c>
+      <c r="H207" s="8">
+        <v>189652178</v>
+      </c>
     </row>
     <row r="208" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A208" s="5">
         <v>46174</v>
       </c>
       <c r="B208" s="18">
         <v>0</v>
       </c>
       <c r="C208" s="18">
         <v>0</v>
       </c>
       <c r="D208" s="19"/>
       <c r="E208" s="19"/>
       <c r="F208" s="19"/>
       <c r="G208" s="19"/>
       <c r="H208" s="8"/>
     </row>
     <row r="209" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A209" s="5">
         <v>46204</v>
       </c>
       <c r="B209" s="18">
         <v>0</v>
       </c>
       <c r="C209" s="18">